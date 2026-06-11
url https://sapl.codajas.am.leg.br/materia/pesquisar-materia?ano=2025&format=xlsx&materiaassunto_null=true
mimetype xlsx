--- v1 (2026-03-31)
+++ v2 (2026-06-11)
@@ -322,51 +322,51 @@
     <t>OUTORGA AO SENHOIR CARLOS FIRMINO DANTAS, O TITULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE CODAJÁS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/583/projeto_de_decreto_no21.pdf</t>
   </si>
   <si>
     <t>Concede diploma de HONRA AO MÉRITO._x000D_
 JAQUELINE VIANA DA SILVA;_x000D_
 GERLIANE RODRIGUES DE OLIVEIRA_x000D_
 ELI GOMES DE FARIAS_x000D_
 CRISTIANE DE SOUZA MESQUITA</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>JOÃO JOSÉ DA SILVA FILHO</t>
+    <t>JOAO JOSE DA SILVA FILHO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/591/pdl_22.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AOS BIOMÉDICOS DO MUNICIPIO DE CODAJAS</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_reorganizacao_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CODAJÁS</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_08_aline.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UM SERVIDOR PARA EMISSÃO DE GTA E CADASTRO DE CRIADORES E DE PROPRIEDADES</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_09_cleberton.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REPAROS NA RUA EDUARDO RIBEIRO</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO TEMATICA VOLTADA AO AÇAI NO MUNICIPIO DE CODAJÁS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>NELISON RIBEIRO SECUNDINO, JOÃO JOSÉ DA SILVA FILHO</t>
+    <t>JOAO JOSE DA SILVA FILHO, NELISON RIBEIRO SECUNDINO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_11_nelison_e_joao.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UM POLO DA UNIVERSIDADE ABERTA DO BRASIL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>LUDIMILSON PAIVA DE SOUZA, NICOLE KATLLEN DE SOUZA MIRANDA</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/550/indicacao_12_ludmilson_e_nicolle.pdf</t>
   </si>
   <si>
     <t>INDICAM AO CHEFE DO PODER EXECUTIVO MUNICIPAL A IMPLEMENTAÇÃO COM URGENCIA DO PROGRAMA FAMILIA ACOLHEDORA NO MUNICIPIO DE CODAJÁS/AM</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2025/551/indicacao_13_ludmilson.pdf</t>
   </si>