--- v0 (2026-03-31)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="166">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -126,114 +126,235 @@
   <si>
     <t>JOZENILSON LOPES DE PONTES, ROBERTO SILVIO MARQUES VENANCIO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/605/pjdl_005.2026.pdf</t>
   </si>
   <si>
     <t>Outorga a Senhora Mayara Monique Figueiredo Pinheiro Reis, o título de cidadã honorária do município de Codajás e dá outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALINE DAIANE ROSA DE SOUZA</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/606/pjdl_006.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Honra ao Mérito a autoridades civis e militares que prestaram relevantes serviços à segurança pública, à justiça e à sociedade do Município de Codajás, e dá outras providências.</t>
   </si>
   <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/619/projeto_de_decreto_legislativo_n_7.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Honra ao mérito a autoridades militares que prestaram relevantes serviços a segurança publica, a justiça e a sociedade do Município de Codajás, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>LUDIMILSON PAIVA DE SOUZA</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/628/mocao_de_aplausos_ludimilson_paiva.pdf</t>
+  </si>
+  <si>
+    <t>Outorga título de cidadã(o) honorário(a) do município de Codajás e dá outras providências.</t>
+  </si>
+  <si>
     <t>597</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>NELISON RIBEIRO SECUNDINO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/597/pjlo_001.2026.pdf</t>
   </si>
   <si>
     <t>Declara o Instituto Semeando Esperança - ISE como entidade de utilidade pública no município de Codajás e dá outras prodivências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/598/pjlo_002.2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal de Codajás a celebrar convênios, acordos, termos de cooperação, ajustes e instrumentos congêneres com a União, o estado do Amazonas, outros Municípios, consórcios públicos, entidades da administração pública direta e indireta, bem como com entidades privadas sem fins lucrativos, e dá outras providências.</t>
   </si>
   <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_lei_03.pdf</t>
+  </si>
+  <si>
+    <t>Declara o INSTITUTO EQUILIBRIO DA AMAZONIA-INEAM como entidade de utilidade publica do Município de Codajás e dá outras providência.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_lei_ordinaria_cetam_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação, com encargos, de imóvel urbano do Município de Codajás ao Centro de Educação Tecnológica do Amazonas – CETAM</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>JOZENILSON LOPES DE PONTES, NELISON RIBEIRO SECUNDINO, ROBERTO SILVIO MARQUES VENANCIO</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_lei_eldorado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento da Quadrilha Junina Eldorado como Patrimônio Cultural Imaterial e de Utilidade Pública do Município de Codajás, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_lei_rpv.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 2° da Lei Municipal número 430, de 19 de maio de 2022, estabelece critérios de proteção do erário, disciplina o rito de tramitação interna das Requisições de Pequeno Valor (RPV), e das outras providencias.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>CLEBERTON MARQUES ANTUNES</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/633/projeto_de_lei_n7.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas de guarda responsável, condução segura e prevenção de ataques por cães potencialmente   perigosos no município de Codajás, e dá outras providencias.</t>
+  </si>
+  <si>
     <t>599</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>CLEBERTON MARQUES ANTUNES, JOZENILSON LOPES DE PONTES, NELISON RIBEIRO SECUNDINO, NICOLE KATLLEN DE SOUZA MIRANDA, ROBERTO SILVIO MARQUES VENANCIO</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/599/pjlc_001.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do vencimento base dos servidores do Poder Legislativo de Codajás</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/600/pjlc_002.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas gerais para instituição, concessão, pagamento e controle de adicionais e gratificações aos servidores públicos do poder executivo do município de Codajás, e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/607/pjlc_003.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos anexos I e II do plano de cargos, carreira e remunerações dos servidores da educação do município de Codajás/AM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_complementar_de_16_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO PARCIAL DO ANEXO V DO PLANO DE CARGOS, CARREIRA E REMUNERAÇÕES DOS SERVIDORES DA SAÚDE DO MUNICÍPIO DE CODAJÁS/AM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_n5.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração parcial do anexo V do plano de cargos, carreiras e remunerações dos servidores da saúde do município de Codajás-AM, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/620/mocao_de_aplauso.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos aos atletas codajaenses Lucas Daniel da Silva Pinheiro, Carlos Gabriel Mesquita da Silva, Fernando Barbosa Nascimento e Cristiano Ferreira Pinheiro, pela honrosa participação no campeonato Brasileiro de luta livre esportiva, representando com dedicação, disciplina e espirito esportivo o município de Codajás em competição de âmbito nacional.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_de_aplausos_ludimilson_paiva.pdf</t>
+  </si>
+  <si>
+    <t>Outorga título de cidadã(o) honorário do Município de Codajás e dá outras providencias.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO VEREADOR(A)</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_01_pontes.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Codajás, Antonio Ferreira dos Santos, a adoção de providências, por meio da Secretaria Municipal de Educação, para a inclusão do ensino da Lingua Inglesa na grade curricular das séries iniciais do Ensino Fundamental da rede municipal de ensino, de forma gradual e planejada.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de bombas elétricas para melhorar o abastecimento das caixas d'água dos prédios públicos municipais.</t>
   </si>
@@ -244,50 +365,197 @@
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, o Vereador que esta subscreve vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de serviço de limpeza das vias públicas e dos sistemas de esgoto nos bairros Grande Vitória e Peti, neste município.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, o Vereador que esta subscreve vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a construção de pontes em madeira nos seguintes locais:_x000D_
 1. No bairro do Peti;_x000D_
 2. Ao lado do depósito de gás do posto Nave Rio, no bairro Laguinho.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_05.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal a necessidade de abertura e regularização das vias públicas no bairro Nova_x000D_
 Conquista I, onde diversas famílias já residem.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/609/indicacao_0001.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do Programa Educacional de Segurança e Cidadania (PESAC) no município  de Codajás AM.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/610/indicacao_07.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE SERVIÇOS PALIATIVOS DE MELHORIAS NOS RAMAIS DE FORMOSO,MIUA E TARÁCUA.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE SERVIÇOS PALIATIVOS DE LIMPEZA E REPAROS EMERGENCIAIS NAS QUADRAS ESPORTIVAS DO BAIRRO SÃO FRANSCISCO, BEM COMO A INCLUSÃO FUTURA DESSAS ESTRUTURAS NO PLANEJAMENTO DE REFORMAS COM IMPLANTAÇÃO DE CORBETURA.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>REFROMA DA PONTE DE MADEIRA LOCALIZADA NO FINAL DA RUA MANOEL ALVES, BAIRRO COLONIA.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_10.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA DA PONTE LEVI DE ASSIS. CONCRETAGEM DA RUA CURTA SITUADA NO MESMO TRECHO, NO BAIRRO LAGUINHO.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_11.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao chefe do poder Executivo Municipal a designação de Guarda Municipal para permanência diurna ou realização de rondas constantes na Feira Municipal de Codajás.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que realize estudo técnico e encaminhe projeto de lei visando ao reajuste da remuneração dos Subsecretários Municipais.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/624/setembro_20260527_0001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de obra de concretagem da Rua Cinco de Setembro, Centro, nas proximidades da Delegacia de Polícia e da olaria do Sr. Sergildo Carvalho, no Município de Codajás-Am</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_jozenilson_pontes.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder executivo Municipal a disponibilização provisória de terreno pertencente ao Município, situado no Ramal do 40, originalmente adquirido para futura instalação de aeroporto, para utilização em praticas esportivas e recreativas, como motocross, esportes radicais extreme e atividades semelhantes, enquanto não iniciada a obra aeroportuária.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>JOAO JOSE DA SILVA FILHO</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_joao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao chefe do poder executivo Municipal a continuidade da Rua de concreto do Beco da Maroca, em direção á rua Rio Badajos, bem como a execução de travessa com aproximadamente 50 metros em direção á fabrica de açaí da família do Sr. Jonas Lins, no bairro Colônia Major Thury.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao chefe do Poder Executivo Municipal a retirada e reconstrução de ponte localizada na Rua Badajós, bairro Colônia major Thury, com extensão aproximada de 70 metros, próximo á rua de Concreto, como alternativa de acesso ao bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>VALCIFRAN DE ASSIS GONÇALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao chefe do Poder Executivo Municipal de Codajás a realização de serviços paliativos e emergenciais de recuperação dos trechos críticos da Estrada Codajás/Anori, especialmente nos pontos com buracos que vêm prejudicando o transporte escolar e agricultor.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/632/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder executivo municipal de Codajás a aquisição de um gerador de energia elétrica para atender a comunidade3 Rural do Caiana 3.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -591,68 +859,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/601/pjdl_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/602/pjdl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/603/pjdl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/604/pjdl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/605/pjdl_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/606/pjdl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/597/pjlo_001.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/598/pjlo_002.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/599/pjlc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/600/pjlc_002.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/607/pjlc_003.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_01_pontes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_05.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/601/pjdl_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/602/pjdl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/603/pjdl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/604/pjdl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/605/pjdl_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/606/pjdl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/619/projeto_de_decreto_legislativo_n_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/628/mocao_de_aplausos_ludimilson_paiva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/597/pjlo_001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/598/pjlo_002.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_lei_ordinaria_cetam_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_lei_eldorado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_lei_rpv.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/633/projeto_de_lei_n7.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/599/pjlc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/600/pjlc_002.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/607/pjlc_003.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_complementar_de_16_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_n5.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/620/mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/626/mocao_de_aplausos_ludimilson_paiva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_01_pontes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/609/indicacao_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/610/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/624/setembro_20260527_0001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_jozenilson_pontes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_joao_jose.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.codajas.am.leg.br/media/sapl/public/materialegislativa/2026/632/indicacao_18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="152.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -802,320 +1070,965 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...11 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
         <v>49</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
         <v>49</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>29</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...3 lines deleted...]
-        <v>76</v>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>35</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" t="s">
+        <v>101</v>
+      </c>
+      <c r="E26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" t="s">
+        <v>35</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H31" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" t="s">
+        <v>71</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H32" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" t="s">
+        <v>102</v>
+      </c>
+      <c r="F33" t="s">
+        <v>71</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H33" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" t="s">
+        <v>101</v>
+      </c>
+      <c r="E34" t="s">
+        <v>102</v>
+      </c>
+      <c r="F34" t="s">
+        <v>71</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" t="s">
+        <v>101</v>
+      </c>
+      <c r="E35" t="s">
+        <v>102</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" t="s">
+        <v>101</v>
+      </c>
+      <c r="E36" t="s">
+        <v>102</v>
+      </c>
+      <c r="F36" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" t="s">
+        <v>101</v>
+      </c>
+      <c r="E37" t="s">
+        <v>102</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" t="s">
+        <v>101</v>
+      </c>
+      <c r="E38" t="s">
+        <v>102</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" t="s">
+        <v>101</v>
+      </c>
+      <c r="E39" t="s">
+        <v>102</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H39" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>101</v>
+      </c>
+      <c r="E40" t="s">
+        <v>102</v>
+      </c>
+      <c r="F40" t="s">
+        <v>159</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" t="s">
+        <v>101</v>
+      </c>
+      <c r="E41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41" t="s">
+        <v>159</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" t="s">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>